--- v0 (2026-09-02)
+++ v1 (2026-11-02)
@@ -470,51 +470,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="40" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="6" customWidth="1" min="8" max="8"/>
     <col width="45" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>出荷指示書（注文明細書）</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>期間: 全期間　出力: 2026-09-02 23:27</t>
+          <t>期間: 全期間　出力: 2026-11-02 14:30</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>店舗名</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>伝票番号</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>受注番号</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>購入者</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">